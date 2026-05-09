--- v0 (2026-02-04)
+++ v1 (2026-05-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="76">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
@@ -199,50 +199,89 @@
     <t>422</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS E FESTAS DO MUNICÍPIO DE JUQUITIBA O FESTIVAL DE DANÇA DE JUQUITIBA</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATENDIMENTO PRIORITÁRIO NOS ÓRGÃOS PÚBLICOS MUNICIPAIS NO ÂMBITO DO MUNICIPIO DE JUQUITIBA AOS PAIS, MÃES, CÔNJUGES, COMPANHEIROS, TUTORES OU CURADORES DE PESSOAS COM DEFICIÊNCIA MEDIANTE APRESENTAÇÃO DO CARTÃO PCD PRIORIDADE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>INSTITUI O ADICIONAL DE ESPECIALIZAÇÃO E QUALIFICAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>DENOMINA RUA LUIZA SOARES PEREIRA DE BORBA O LOGRADOURO PÚBLICO QUE ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>DENOMINA RUA NELSON ANTONIO DOS SANTOS O LOGRADOURO PÚBLICO QUE ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>DENOMINA RUA NELSON ANTONIO DOS SANTOS O DENOMINA VIELA PORCELHANA MARIA DE MORAES O LOGRADOURO PÚBLICO QUE ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>INSTITUI O RECONHECIMENTO, O CADASTRAMENTO E A REGULAMENTAÇÃO DA ATUAÇÃO DAS PARTEIRAS TRADICIONAIS NO MUNICÍPIO DE JUQUITIBA, INTEGRANDO SEUS SABERES AO SISTEMA ÚNICO DE SAÚDE (SUS), E ESTABELECE O FLUXO DE DISTRIBUIÇÃO E PREENCHIMENTO DA DECLARAÇÃO DE NASCIDO VIVO – DNV.</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>DENOMINA VIELA HONOFRE DE MORAES O LOGRADOURO PÚBLICO QUE ESPECIFICA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -534,51 +573,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -926,50 +965,150 @@
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="B19" t="s">
         <v>7</v>
       </c>
       <c r="C19" t="s">
         <v>61</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C22" t="s">
+        <v>69</v>
+      </c>
+      <c r="D22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" t="s">
+        <v>64</v>
+      </c>
+      <c r="C24" t="s">
+        <v>74</v>
+      </c>
+      <c r="D24" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>